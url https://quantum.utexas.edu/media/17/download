--- v0 (2026-08-13)
+++ v1 (2026-09-27)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2C0EF7A3" w14:textId="45168BFF" w:rsidR="003C0727" w:rsidRDefault="00CE55CA" w:rsidP="00000D70">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Application for </w:t>
       </w:r>
       <w:r w:rsidR="00FE37DA" w:rsidRPr="00CE55CA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
@@ -67,59 +67,59 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="003134F3" w:rsidRPr="003134F3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Quantum Cross-Platform Advanced Training for Future Innovators</w:t>
       </w:r>
       <w:r w:rsidR="0083404B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Q-CAT)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="553EFBFC" w14:textId="77777777" w:rsidR="00615E9F" w:rsidRPr="00CE55CA" w:rsidRDefault="00615E9F" w:rsidP="00000D70">
+    <w:p w14:paraId="553EFBFC" w14:textId="77777777" w:rsidR="00615E9F" w:rsidRPr="00067D1D" w:rsidRDefault="00615E9F" w:rsidP="00000D70">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C55CF3B" w14:textId="77777777" w:rsidR="003C0727" w:rsidRPr="00CE55CA" w:rsidRDefault="003C0727" w:rsidP="00615E9F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE55CA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>________________________</w:t>
       </w:r>
       <w:r w:rsidR="00552F92" w:rsidRPr="00CE55CA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>______________________</w:t>
       </w:r>
       <w:r w:rsidR="003B16C4" w:rsidRPr="00CE55CA">
         <w:rPr>
@@ -470,89 +470,81 @@
         </w:rPr>
         <w:t>ECE 197S which is the 1 credit h</w:t>
       </w:r>
       <w:r w:rsidR="002426FF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
       <w:r w:rsidR="002426FF" w:rsidRPr="002426FF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>r weekly Q-CAT seminar</w:t>
       </w:r>
       <w:r w:rsidRPr="00615E9F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">): </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63C5ACF8" w14:textId="01E4DD4B" w:rsidR="00CE55CA" w:rsidRPr="00D27FF9" w:rsidRDefault="00D27FF9" w:rsidP="00D27FF9">
+    <w:p w14:paraId="63C5ACF8" w14:textId="681234C1" w:rsidR="00CE55CA" w:rsidRPr="00D27FF9" w:rsidRDefault="00D27FF9" w:rsidP="00D27FF9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C776C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Students can count one (1) course from each category listed and must complete 3 out of 4 categories plus the seminar course, for a total of 10 semester credit hours. Categories </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003C776C">
+        <w:t>Students can count one (1) course from each category listed and must complete 3 out of 4 categories plus the seminar course, for a total of 10 semester credit hours. Categories include: Foundational</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00372E33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>include:</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003C776C">
+        <w:t xml:space="preserve"> Quantum, Quantum Hardware, Quantum Materials, Quantum Algorithms.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Foundational</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00372E33">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00067D1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Quantum, Quantum Hardware, Quantum Materials, Quantum Algorithms.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Examples of approved course can be found listed on the portfolio program website. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9350" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1075"/>
         <w:gridCol w:w="6030"/>
         <w:gridCol w:w="2245"/>
       </w:tblGrid>
       <w:tr w:rsidR="002426FF" w:rsidRPr="00CE55CA" w14:paraId="688A06B5" w14:textId="77777777" w:rsidTr="002426FF">
         <w:trPr>
           <w:trHeight w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1075" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FB031B9" w14:textId="07001646" w:rsidR="002426FF" w:rsidRDefault="002426FF" w:rsidP="009741D4">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -879,134 +871,172 @@
       <w:r w:rsidR="000059B9">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> application</w:t>
       </w:r>
       <w:r w:rsidR="00D82359">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5020FE14" w14:textId="77777777" w:rsidR="009768DC" w:rsidRDefault="009768DC" w:rsidP="001E21D1">
+    <w:p w14:paraId="3038C1A0" w14:textId="77777777" w:rsidR="00067D1D" w:rsidRPr="00067D1D" w:rsidRDefault="00067D1D" w:rsidP="001E21D1">
       <w:pPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="1CC019DD" w14:textId="77777777" w:rsidR="00000D70" w:rsidRDefault="001C6720" w:rsidP="00000D70">
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5020FE14" w14:textId="61630EB9" w:rsidR="009768DC" w:rsidRDefault="00067D1D" w:rsidP="001E21D1">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>_____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DAB1133" w14:textId="77777777" w:rsidR="00067D1D" w:rsidRDefault="001C6720" w:rsidP="00000D70">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE55CA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Signature of applicant</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE55CA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00CE55CA">
+    </w:p>
+    <w:p w14:paraId="1CC019DD" w14:textId="0C68D89E" w:rsidR="00000D70" w:rsidRDefault="00067D1D" w:rsidP="00000D70">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="001C6720" w:rsidRPr="00CE55CA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">                              </w:t>
       </w:r>
       <w:r w:rsidR="00000D70">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00000D70">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00000D70">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00000D70">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="10ACE989" w14:textId="77777777" w:rsidR="001C6720" w:rsidRDefault="001C6720" w:rsidP="00000D70">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE55CA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5487F3BA" w14:textId="77777777" w:rsidR="00000D70" w:rsidRDefault="00000D70" w:rsidP="00000D70">
+    <w:p w14:paraId="5487F3BA" w14:textId="3569F6CA" w:rsidR="00000D70" w:rsidRDefault="00067D1D" w:rsidP="00000D70">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>_____________________________________________</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7E9E00EE" w14:textId="4E68BC81" w:rsidR="00000D70" w:rsidRDefault="009768DC" w:rsidP="00000D70">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE55CA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Signature of </w:t>
       </w:r>
       <w:r w:rsidR="00000D70">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">member of </w:t>
       </w:r>
       <w:r w:rsidR="0083404B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
@@ -1015,240 +1045,215 @@
       <w:r w:rsidR="00000D70">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Faculty Steering Committee</w:t>
       </w:r>
       <w:r w:rsidR="00000D70">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00000D70">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00000D70">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E96ACEA" w14:textId="77777777" w:rsidR="009768DC" w:rsidRDefault="009768DC" w:rsidP="00000D70">
+    <w:p w14:paraId="102E1687" w14:textId="77777777" w:rsidR="00067D1D" w:rsidRPr="00067D1D" w:rsidRDefault="00067D1D" w:rsidP="00000D70">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="124146E1" w14:textId="2A04AB58" w:rsidR="00067D1D" w:rsidRDefault="00067D1D" w:rsidP="00000D70">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457449A0" w14:textId="4BF74476" w:rsidR="00000D70" w:rsidRDefault="009768DC" w:rsidP="00000D70">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE55CA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="457449A0" w14:textId="77777777" w:rsidR="00000D70" w:rsidRDefault="00000D70" w:rsidP="00000D70">
-[...8 lines deleted...]
-    <w:p w14:paraId="193956F2" w14:textId="115B5021" w:rsidR="00067E8E" w:rsidRDefault="00067E8E" w:rsidP="00067E8E">
+    <w:p w14:paraId="6E836E45" w14:textId="31265AD9" w:rsidR="0083404B" w:rsidRDefault="00067E8E" w:rsidP="00067D1D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="8"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE55CA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Submit application materials to</w:t>
-[...6 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Submit application materials to:</w:t>
       </w:r>
       <w:r w:rsidR="001E21D1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001E21D1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0012388B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Risa</w:t>
-[...39 lines deleted...]
-    <w:p w14:paraId="6E836E45" w14:textId="77777777" w:rsidR="0083404B" w:rsidRDefault="0083404B" w:rsidP="00615E9F">
+        <w:t>Risa Hartman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE55CA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Portfolio Pr</w:t>
+      </w:r>
+      <w:r w:rsidR="00067D1D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>og. Admin, rhartman@che.utexas.edu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49A3B939" w14:textId="77777777" w:rsidR="0083404B" w:rsidRDefault="0083404B" w:rsidP="00615E9F">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49A3B939" w14:textId="77777777" w:rsidR="0083404B" w:rsidRDefault="0083404B" w:rsidP="00615E9F">
+    <w:p w14:paraId="0C6596C3" w14:textId="213AF707" w:rsidR="001E21D1" w:rsidRDefault="001E21D1" w:rsidP="00615E9F">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...12 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00CE55CA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Please provide a one-page essay on your interest in pursuing the </w:t>
       </w:r>
       <w:r w:rsidR="0083404B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Q-CAT </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE55CA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Graduate Portfolio Progra</w:t>
       </w:r>
       <w:r w:rsidR="0083404B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">m </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE55CA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>and how it relates to your current graduate major at the University of Texas at Austin and your career goals.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE55CA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (attach additional pages if necessary)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="173"/>
-        <w:tblW w:w="9359" w:type="dxa"/>
+        <w:tblW w:w="9469" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9359"/>
+        <w:gridCol w:w="9469"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001C6720" w:rsidRPr="00CE55CA" w14:paraId="5A5A9A63" w14:textId="77777777" w:rsidTr="00615E9F">
+      <w:tr w:rsidR="001C6720" w:rsidRPr="00CE55CA" w14:paraId="5A5A9A63" w14:textId="77777777" w:rsidTr="00067D1D">
         <w:trPr>
-          <w:trHeight w:val="10340"/>
+          <w:trHeight w:val="9510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9359" w:type="dxa"/>
+            <w:tcW w:w="9469" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30557AF3" w14:textId="77777777" w:rsidR="001C6720" w:rsidRPr="00CE55CA" w:rsidRDefault="001C6720" w:rsidP="006550CC">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="60E1A732" w14:textId="77777777" w:rsidR="00615E9F" w:rsidRDefault="00615E9F" w:rsidP="00615E9F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BD82432" w14:textId="77777777" w:rsidR="001C6720" w:rsidRPr="00CE55CA" w:rsidRDefault="001E21D1" w:rsidP="00615E9F">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE55CA">
         <w:rPr>
@@ -1279,51 +1284,51 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AFA2156"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B0B48C9E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -1377,100 +1382,101 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2018651877">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="105"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003C0727"/>
     <w:rsid w:val="00000D70"/>
     <w:rsid w:val="000059B9"/>
     <w:rsid w:val="00012F44"/>
     <w:rsid w:val="00016C7C"/>
     <w:rsid w:val="0006567D"/>
+    <w:rsid w:val="00067D1D"/>
     <w:rsid w:val="00067E8E"/>
     <w:rsid w:val="00081B7F"/>
     <w:rsid w:val="00113FEC"/>
     <w:rsid w:val="00114979"/>
     <w:rsid w:val="0012388B"/>
     <w:rsid w:val="001A4F30"/>
     <w:rsid w:val="001A7C51"/>
     <w:rsid w:val="001C5D83"/>
     <w:rsid w:val="001C6720"/>
     <w:rsid w:val="001E21D1"/>
     <w:rsid w:val="00202846"/>
     <w:rsid w:val="002157F3"/>
     <w:rsid w:val="002426FF"/>
     <w:rsid w:val="00277272"/>
     <w:rsid w:val="003134F3"/>
     <w:rsid w:val="003173E7"/>
     <w:rsid w:val="003B16C4"/>
     <w:rsid w:val="003C0727"/>
     <w:rsid w:val="003C4A41"/>
     <w:rsid w:val="004440C6"/>
     <w:rsid w:val="00552F92"/>
     <w:rsid w:val="0059546C"/>
     <w:rsid w:val="005B42E8"/>
     <w:rsid w:val="00615E9F"/>
     <w:rsid w:val="006455E0"/>
     <w:rsid w:val="006550CC"/>
     <w:rsid w:val="006C1DCF"/>
     <w:rsid w:val="006C3C5F"/>
     <w:rsid w:val="006D4E38"/>
     <w:rsid w:val="007668E2"/>
+    <w:rsid w:val="007B2B62"/>
     <w:rsid w:val="007E51E1"/>
     <w:rsid w:val="0083404B"/>
     <w:rsid w:val="008D6FF0"/>
     <w:rsid w:val="008E130A"/>
     <w:rsid w:val="00957021"/>
     <w:rsid w:val="009768DC"/>
     <w:rsid w:val="00A505B4"/>
     <w:rsid w:val="00B251D1"/>
     <w:rsid w:val="00B37CBE"/>
     <w:rsid w:val="00B4153E"/>
     <w:rsid w:val="00BE6261"/>
     <w:rsid w:val="00C366C1"/>
     <w:rsid w:val="00C7621B"/>
     <w:rsid w:val="00C9790B"/>
     <w:rsid w:val="00CE55CA"/>
     <w:rsid w:val="00CF17B8"/>
     <w:rsid w:val="00CF3F67"/>
     <w:rsid w:val="00D27FF9"/>
     <w:rsid w:val="00D34B04"/>
     <w:rsid w:val="00D82359"/>
     <w:rsid w:val="00DF41C9"/>
     <w:rsid w:val="00E52E33"/>
     <w:rsid w:val="00E87591"/>
     <w:rsid w:val="00EB5103"/>
     <w:rsid w:val="00ED4A7F"/>
@@ -2343,66 +2349,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F85F35F-2FC5-490A-8CAB-AB400861DB39}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>311</Words>
-  <Characters>1776</Characters>
+  <Words>342</Words>
+  <Characters>1951</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
+  <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>The University of Texas at Austin</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2083</CharactersWithSpaces>
+  <CharactersWithSpaces>2289</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jessica Smith</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>